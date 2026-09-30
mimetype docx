--- v0 (2026-06-26)
+++ v1 (2026-09-30)
@@ -15,51 +15,51 @@
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="305AEB5A" w14:textId="784CFD42" w:rsidR="00E42296" w:rsidRDefault="00E42296" w:rsidP="00E42296">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:pBdr>
           <w:top w:val="single" w:sz="8" w:space="4" w:color="4472C4" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4472C4" w:themeColor="accent1"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="4472C4" w:themeFill="accent1"/>
         <w:spacing w:before="160"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
@@ -91,70 +91,73 @@
         <w:t>Fill out every section with accurate information.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62ECEBA5" w14:textId="77777777" w:rsidR="00E42296" w:rsidRPr="00E42296" w:rsidRDefault="00E42296" w:rsidP="00E42296">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00E42296">
         <w:t>Attach all required documents listed in the application.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36191386" w14:textId="77777777" w:rsidR="00E42296" w:rsidRPr="00E42296" w:rsidRDefault="00E42296" w:rsidP="00E42296">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00E42296">
         <w:t>Review your application to make sure everything is complete and signed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4967DB75" w14:textId="4D686DEB" w:rsidR="00E42296" w:rsidRDefault="00E42296" w:rsidP="00E42296">
+    <w:p w14:paraId="5F2E22BE" w14:textId="5D47CAA0" w:rsidR="00572E7A" w:rsidRDefault="00E42296" w:rsidP="00E42296">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00E42296">
-        <w:t>Email the completed application and attachments to </w:t>
+        <w:t>Email the completed application and attachments to</w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:tooltip="mailto:CWpolicy@dhw.idaho.gov" w:history="1">
-        <w:r w:rsidRPr="00E42296">
+      <w:r w:rsidR="00572E7A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidR="00572E7A" w:rsidRPr="002D0209">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>CWpolicy@dhw.idaho.gov</w:t>
+          <w:t>FamilyFirstInquiry@dhw.idaho.gov</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00E42296">
-        <w:t> .</w:t>
+      <w:r w:rsidR="00572E7A">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6679BF2A" w14:textId="0F1C3D49" w:rsidR="00373D7E" w:rsidRDefault="009834A2" w:rsidP="00373D7E">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:pBdr>
           <w:top w:val="single" w:sz="8" w:space="4" w:color="4472C4" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4472C4" w:themeColor="accent1"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="4472C4" w:themeFill="accent1"/>
         <w:spacing w:before="160"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
@@ -195,50 +198,51 @@
             <w:r w:rsidRPr="00C84C48">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Facility Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="32"/>
             </w:rPr>
             <w:id w:val="45575142"/>
             <w:placeholder>
               <w:docPart w:val="0A5B0EB9304F49B5AB7B5C6B86D10FA0"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="8815" w:type="dxa"/>
                 <w:gridSpan w:val="3"/>
               </w:tcPr>
               <w:p w14:paraId="388C7BE0" w14:textId="0289D209" w:rsidR="00074D1A" w:rsidRDefault="008B41B5" w:rsidP="009834A2">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="32"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Enter Facility Name</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
@@ -321,129 +325,132 @@
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00074D1A" w14:paraId="29ABFC29" w14:textId="77777777" w:rsidTr="00074D1A">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="32"/>
             </w:rPr>
             <w:id w:val="522365353"/>
             <w:placeholder>
               <w:docPart w:val="9981D39D30574EDCA9CFE65C974F6BCD"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6115" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
               </w:tcPr>
               <w:p w14:paraId="4028CBC1" w14:textId="172BB34A" w:rsidR="00074D1A" w:rsidRDefault="008B41B5" w:rsidP="009834A2">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="32"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Street, City, State, ZIP</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="32"/>
             </w:rPr>
             <w:id w:val="-612054265"/>
             <w:placeholder>
               <w:docPart w:val="4260CFA2ACE549779223E452BEABEA93"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1977" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="781D70A5" w14:textId="709CF83E" w:rsidR="00074D1A" w:rsidRDefault="008B41B5" w:rsidP="009834A2">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="32"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Enter Facility </w:t>
                 </w:r>
                 <w:r w:rsidR="00CE431A">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>#</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="32"/>
             </w:rPr>
             <w:id w:val="-2138942530"/>
             <w:placeholder>
               <w:docPart w:val="DFF5C95A1DC7412E9659188B2DD2A270"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2698" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="1C77595D" w14:textId="4EE4BD4D" w:rsidR="00074D1A" w:rsidRDefault="00CE431A" w:rsidP="009834A2">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="32"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Enter Facility Email</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="001544B2" w14:paraId="3131963E" w14:textId="77777777" w:rsidTr="001544B2">
@@ -539,137 +546,140 @@
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001544B2" w14:paraId="72E0E4B5" w14:textId="77777777" w:rsidTr="009C700E">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="32"/>
             </w:rPr>
             <w:id w:val="506728350"/>
             <w:placeholder>
               <w:docPart w:val="36DEA64F98F348FB9475B296272A1877"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6115" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
               </w:tcPr>
               <w:p w14:paraId="1844FE67" w14:textId="477BE675" w:rsidR="001544B2" w:rsidRPr="00C84C48" w:rsidRDefault="00CE431A" w:rsidP="001544B2">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="32"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Enter Program Point of Contact Name</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="32"/>
             </w:rPr>
             <w:id w:val="1172915686"/>
             <w:placeholder>
               <w:docPart w:val="D3975C3AFB3D4DD2B7B1D30D641F00A1"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1977" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="29E06F0A" w14:textId="7B4A7C4F" w:rsidR="001544B2" w:rsidRPr="00C84C48" w:rsidRDefault="00CE431A" w:rsidP="001544B2">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="32"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Enter POC </w:t>
                 </w:r>
                 <w:r w:rsidR="00760BD7">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>#</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="32"/>
             </w:rPr>
             <w:id w:val="581027138"/>
             <w:placeholder>
               <w:docPart w:val="4D74BC09D2F8429BA965FA2F5282268B"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2698" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="2210A043" w14:textId="1F82CD41" w:rsidR="001544B2" w:rsidRPr="00C84C48" w:rsidRDefault="00760BD7" w:rsidP="001544B2">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="32"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Enter POC Email</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -723,50 +733,51 @@
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00331949">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
               </w:rPr>
               <w:t>Is your facility a licensed Childcare Facility in accordance with Idaho’s state requirements?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
               <w:sz w:val="32"/>
               <w:szCs w:val="40"/>
             </w:rPr>
             <w:id w:val="1649398124"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="540" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="48AEE7F9" w14:textId="14EA302F" w:rsidR="00BD1300" w:rsidRPr="00BD1300" w:rsidRDefault="00DB5326" w:rsidP="00BD1300">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
                     <w:sz w:val="32"/>
                     <w:szCs w:val="40"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorBidi" w:hint="eastAsia"/>
                     <w:sz w:val="32"/>
                     <w:szCs w:val="40"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -804,50 +815,51 @@
           </w:tcPr>
           <w:p w14:paraId="29E695A0" w14:textId="77777777" w:rsidR="00BD1300" w:rsidRDefault="00BD1300" w:rsidP="009834A2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
               <w:sz w:val="32"/>
               <w:szCs w:val="40"/>
             </w:rPr>
             <w:id w:val="890075146"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="540" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="070403FE" w14:textId="3C683202" w:rsidR="00BD1300" w:rsidRPr="00BD1300" w:rsidRDefault="00BD1300" w:rsidP="00BD1300">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
                     <w:sz w:val="32"/>
                     <w:szCs w:val="40"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorBidi" w:hint="eastAsia"/>
                     <w:sz w:val="32"/>
                     <w:szCs w:val="40"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -924,50 +936,51 @@
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10790"/>
       </w:tblGrid>
       <w:tr w:rsidR="005456D2" w14:paraId="6831F1C7" w14:textId="77777777" w:rsidTr="005456D2">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="32"/>
             </w:rPr>
             <w:id w:val="-965355705"/>
             <w:placeholder>
               <w:docPart w:val="DBB4DF615AAA4D8DB1341CC341A8FE9E"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="10790" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="396EBC13" w14:textId="1C03F75C" w:rsidR="005456D2" w:rsidRDefault="00D021B0" w:rsidP="005456D2">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="32"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00395DE1">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
@@ -1078,50 +1091,51 @@
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10790"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D021B0" w14:paraId="49D10748" w14:textId="77777777" w:rsidTr="00583CAE">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="32"/>
             </w:rPr>
             <w:id w:val="-514543589"/>
             <w:placeholder>
               <w:docPart w:val="8104711B358040FFBFCC06003B6AD594"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="10790" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="538C5621" w14:textId="77777777" w:rsidR="00D021B0" w:rsidRDefault="00D021B0" w:rsidP="00583CAE">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="32"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00395DE1">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
@@ -1147,50 +1161,51 @@
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10790"/>
       </w:tblGrid>
       <w:tr w:rsidR="00CB0B82" w14:paraId="17FF07C2" w14:textId="77777777" w:rsidTr="00B871ED">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="32"/>
             </w:rPr>
             <w:id w:val="-715578577"/>
             <w:placeholder>
               <w:docPart w:val="533FE24EB446411EA0C59DDF537F9109"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="10790" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="067A2C38" w14:textId="77777777" w:rsidR="00CB0B82" w:rsidRDefault="00CB0B82" w:rsidP="00B871ED">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="32"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00395DE1">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
@@ -1351,50 +1366,51 @@
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D86633">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Our facility has a Runaway Policy specific to at risk or confirmed sex trafficked youth and in accordance with our sex trafficking treatment model (please attach policy).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
               <w:sz w:val="32"/>
               <w:szCs w:val="40"/>
             </w:rPr>
             <w:id w:val="856699151"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="540" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="213B8E2C" w14:textId="77777777" w:rsidR="00024451" w:rsidRPr="00BD1300" w:rsidRDefault="00024451" w:rsidP="00E21FFC">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
                     <w:sz w:val="32"/>
                     <w:szCs w:val="40"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorBidi" w:hint="eastAsia"/>
                     <w:sz w:val="32"/>
                     <w:szCs w:val="40"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -1432,50 +1448,51 @@
           </w:tcPr>
           <w:p w14:paraId="0F2232D7" w14:textId="77777777" w:rsidR="00024451" w:rsidRDefault="00024451" w:rsidP="00E21FFC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
               <w:sz w:val="32"/>
               <w:szCs w:val="40"/>
             </w:rPr>
             <w:id w:val="1839421307"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="540" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="2E051D73" w14:textId="60A171FD" w:rsidR="00024451" w:rsidRPr="00BD1300" w:rsidRDefault="00765D36" w:rsidP="00E21FFC">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
                     <w:sz w:val="32"/>
                     <w:szCs w:val="40"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorBidi" w:hint="eastAsia"/>
                     <w:sz w:val="32"/>
                     <w:szCs w:val="40"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -1556,50 +1573,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D86633">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Our facility has a Technology Management Policy specific to at risk or confirmed sex trafficked youth and in accordance with our sex trafficking treatment model (please attach policy).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
               <w:sz w:val="32"/>
               <w:szCs w:val="40"/>
             </w:rPr>
             <w:id w:val="-88936224"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="540" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="455E08AA" w14:textId="77777777" w:rsidR="00E414B5" w:rsidRPr="00BD1300" w:rsidRDefault="00E414B5" w:rsidP="00B871ED">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
                     <w:sz w:val="32"/>
                     <w:szCs w:val="40"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorBidi" w:hint="eastAsia"/>
                     <w:sz w:val="32"/>
                     <w:szCs w:val="40"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -1635,50 +1653,51 @@
           </w:tcPr>
           <w:p w14:paraId="21DD7A57" w14:textId="77777777" w:rsidR="00E414B5" w:rsidRDefault="00E414B5" w:rsidP="00B871ED">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
               <w:sz w:val="32"/>
               <w:szCs w:val="40"/>
             </w:rPr>
             <w:id w:val="896323463"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="540" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="48AB23E9" w14:textId="77777777" w:rsidR="00E414B5" w:rsidRPr="00BD1300" w:rsidRDefault="00E414B5" w:rsidP="00B871ED">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
                     <w:sz w:val="32"/>
                     <w:szCs w:val="40"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorBidi" w:hint="eastAsia"/>
                     <w:sz w:val="32"/>
                     <w:szCs w:val="40"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -1787,166 +1806,254 @@
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10790"/>
       </w:tblGrid>
       <w:tr w:rsidR="002820CA" w14:paraId="4C167F99" w14:textId="77777777" w:rsidTr="00583CAE">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="32"/>
             </w:rPr>
             <w:id w:val="1355306718"/>
             <w:placeholder>
               <w:docPart w:val="314E2C52A54045FC9A749AC3D9D0533C"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="10790" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="3FF8EFDB" w14:textId="77777777" w:rsidR="002820CA" w:rsidRDefault="002820CA" w:rsidP="00583CAE">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="32"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00395DE1">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="44574F57" w14:textId="3A90F93C" w:rsidR="0002142D" w:rsidRPr="005456D2" w:rsidRDefault="00CF44CB" w:rsidP="00E414B5">
+    <w:p w14:paraId="6A8C9F29" w14:textId="0655E6AD" w:rsidR="00A953EE" w:rsidRPr="005456D2" w:rsidRDefault="00C57E3F" w:rsidP="000375EC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="160"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C57E3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Describe the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C57E3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>age-appropriate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C57E3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> curriculum selected by your facility and explain how it will be incorporated into the facility’s programming. Please provide an overview of the key components of the curriculum.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10790"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A953EE" w14:paraId="5F18E940" w14:textId="77777777" w:rsidTr="000F7CC0">
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="-811245571"/>
+            <w:placeholder>
+              <w:docPart w:val="7605CAB791B34780A94E2FD49A323D14"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="10790" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="2FC2CC00" w14:textId="77777777" w:rsidR="00A953EE" w:rsidRDefault="00A953EE" w:rsidP="000F7CC0">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00395DE1">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="44574F57" w14:textId="52139C9D" w:rsidR="0002142D" w:rsidRPr="005456D2" w:rsidRDefault="00CF44CB" w:rsidP="000375EC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:before="160"/>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Describe how your facility engages family (siblings, extended relatives, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>kin</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> etc.) in the treatment of the youth and maintains communication and connection.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10790"/>
       </w:tblGrid>
       <w:tr w:rsidR="0002142D" w14:paraId="5C47EBDE" w14:textId="77777777" w:rsidTr="00583CAE">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="32"/>
             </w:rPr>
             <w:id w:val="-1064720897"/>
             <w:placeholder>
               <w:docPart w:val="49B048E95C584EC8BA621C4D573076B7"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="10790" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="648BA50E" w14:textId="77777777" w:rsidR="0002142D" w:rsidRDefault="0002142D" w:rsidP="00583CAE">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="32"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00395DE1">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="556A016D" w14:textId="593A1BF0" w:rsidR="00CF44CB" w:rsidRDefault="00460A37" w:rsidP="00E414B5">
+    <w:p w14:paraId="556A016D" w14:textId="593A1BF0" w:rsidR="00CF44CB" w:rsidRDefault="00460A37" w:rsidP="000375EC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="160" w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Describe in detail your discharge process and how you prepare youth for discharge. Please include how you involve the youth’s next placement setting (family placement, congregate care setting, etc.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EC59BA5" w14:textId="418582C8" w:rsidR="00CF44CB" w:rsidRPr="00482F05" w:rsidRDefault="00482F05" w:rsidP="00E414B5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="160"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
@@ -1970,50 +2077,51 @@
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10790"/>
       </w:tblGrid>
       <w:tr w:rsidR="00482F05" w14:paraId="72F6AD74" w14:textId="77777777" w:rsidTr="00583CAE">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="32"/>
             </w:rPr>
             <w:id w:val="1955516626"/>
             <w:placeholder>
               <w:docPart w:val="5B5B69A0AA9A45B7B08674210D046BF6"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="10790" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="3683A250" w14:textId="77777777" w:rsidR="00482F05" w:rsidRDefault="00482F05" w:rsidP="00583CAE">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="32"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00395DE1">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
@@ -2039,50 +2147,51 @@
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10790"/>
       </w:tblGrid>
       <w:tr w:rsidR="00CB0B82" w14:paraId="7F52B43E" w14:textId="77777777" w:rsidTr="00B871ED">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="32"/>
             </w:rPr>
             <w:id w:val="952821171"/>
             <w:placeholder>
               <w:docPart w:val="E6BBE31E38404A2EB36B3F44B694B531"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="10790" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="3DEB1A0A" w14:textId="77777777" w:rsidR="00CB0B82" w:rsidRDefault="00CB0B82" w:rsidP="00B871ED">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="32"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00395DE1">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
@@ -2100,57 +2209,58 @@
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8095"/>
         <w:gridCol w:w="540"/>
         <w:gridCol w:w="2155"/>
       </w:tblGrid>
       <w:tr w:rsidR="000D2649" w14:paraId="319AB2B1" w14:textId="77777777" w:rsidTr="00CB0B82">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8095" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26B527A9" w14:textId="6611CE29" w:rsidR="000D2649" w:rsidRPr="00E8781B" w:rsidRDefault="008B41B5" w:rsidP="00E414B5">
+          <w:p w14:paraId="26B527A9" w14:textId="6611CE29" w:rsidR="000D2649" w:rsidRPr="00E8781B" w:rsidRDefault="008B41B5" w:rsidP="000375EC">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="27"/>
+                <w:numId w:val="30"/>
               </w:numPr>
+              <w:ind w:left="705"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">All employees have completed an enhanced background check and have </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>been cleared</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -2163,50 +2273,51 @@
               </w:rPr>
               <w:t>PRIOR</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> to the employee’s start date as described in IDAPA 16.05.06.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
               <w:sz w:val="32"/>
               <w:szCs w:val="40"/>
             </w:rPr>
             <w:id w:val="94139053"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="540" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="0EBF3DB6" w14:textId="77777777" w:rsidR="000D2649" w:rsidRPr="00BD1300" w:rsidRDefault="000D2649" w:rsidP="00583CAE">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
                     <w:sz w:val="32"/>
                     <w:szCs w:val="40"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorBidi" w:hint="eastAsia"/>
                     <w:sz w:val="32"/>
                     <w:szCs w:val="40"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -2244,50 +2355,51 @@
           </w:tcPr>
           <w:p w14:paraId="16C5ECFF" w14:textId="77777777" w:rsidR="000D2649" w:rsidRDefault="000D2649" w:rsidP="00583CAE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
               <w:sz w:val="32"/>
               <w:szCs w:val="40"/>
             </w:rPr>
             <w:id w:val="-1454859059"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="540" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="4221AB0F" w14:textId="77777777" w:rsidR="000D2649" w:rsidRPr="00BD1300" w:rsidRDefault="000D2649" w:rsidP="00583CAE">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
                     <w:sz w:val="32"/>
                     <w:szCs w:val="40"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorBidi" w:hint="eastAsia"/>
                     <w:sz w:val="32"/>
                     <w:szCs w:val="40"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -2321,73 +2433,73 @@
     <w:p w14:paraId="14BBC701" w14:textId="77777777" w:rsidR="000D2649" w:rsidRPr="005456D2" w:rsidRDefault="000D2649" w:rsidP="005456D2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="000D2649" w:rsidRPr="005456D2" w:rsidSect="0095584D">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="517AF69C" w14:textId="77777777" w:rsidR="001C1742" w:rsidRDefault="001C1742" w:rsidP="00D16F0F">
+    <w:p w14:paraId="2CC6EE40" w14:textId="77777777" w:rsidR="00687461" w:rsidRDefault="00687461" w:rsidP="00D16F0F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="26D75FAE" w14:textId="77777777" w:rsidR="001C1742" w:rsidRDefault="001C1742" w:rsidP="00D16F0F">
+    <w:p w14:paraId="5B189ABD" w14:textId="77777777" w:rsidR="00687461" w:rsidRDefault="00687461" w:rsidP="00D16F0F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1F67025D" w14:textId="77777777" w:rsidR="001C1742" w:rsidRDefault="001C1742">
+    <w:p w14:paraId="2D54D284" w14:textId="77777777" w:rsidR="00687461" w:rsidRDefault="00687461">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2420,61 +2532,60 @@
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2035645484"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="7F"/>
         <w:spacing w:val="60"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="11515BC1" w14:textId="799D1652" w:rsidR="00D16F0F" w:rsidRDefault="00D16F0F" w:rsidP="0095584D">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:pBdr>
             <w:top w:val="single" w:sz="4" w:space="1" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           </w:pBdr>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
@@ -2492,51 +2603,51 @@
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r>
           <w:t xml:space="preserve"> | </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="7F"/>
             <w:spacing w:val="60"/>
           </w:rPr>
           <w:t>Page</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2135561631"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="7F"/>
         <w:spacing w:val="60"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="5452C3FB" w14:textId="1FED4E8C" w:rsidR="00B7445D" w:rsidRDefault="00B7445D" w:rsidP="0095584D">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:pBdr>
             <w:top w:val="single" w:sz="4" w:space="1" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           </w:pBdr>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
@@ -2558,83 +2669,83 @@
         </w:r>
         <w:r>
           <w:t xml:space="preserve"> | </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="7F"/>
             <w:spacing w:val="60"/>
           </w:rPr>
           <w:t>Pag</w:t>
         </w:r>
         <w:r w:rsidR="0095584D">
           <w:rPr>
             <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="7F"/>
             <w:spacing w:val="60"/>
           </w:rPr>
           <w:t>e</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="706E37A6" w14:textId="77777777" w:rsidR="001C1742" w:rsidRDefault="001C1742" w:rsidP="00D16F0F">
+    <w:p w14:paraId="0B9CC8C3" w14:textId="77777777" w:rsidR="00687461" w:rsidRDefault="00687461" w:rsidP="00D16F0F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="424A3E60" w14:textId="77777777" w:rsidR="001C1742" w:rsidRDefault="001C1742" w:rsidP="00D16F0F">
+    <w:p w14:paraId="4833B810" w14:textId="77777777" w:rsidR="00687461" w:rsidRDefault="00687461" w:rsidP="00D16F0F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1B8D2919" w14:textId="77777777" w:rsidR="001C1742" w:rsidRDefault="001C1742">
+    <w:p w14:paraId="5B3AEACE" w14:textId="77777777" w:rsidR="00687461" w:rsidRDefault="00687461">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="34FAB285" w14:textId="468E6B61" w:rsidR="0095584D" w:rsidRDefault="006B4EE0" w:rsidP="00E218E4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="60BA3FFA" wp14:editId="5C959E80">
           <wp:extent cx="2286000" cy="575098"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1614877471" name="Picture 3" descr="Text&#10;&#10;AI-generated content may be incorrect."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1614877471" name="Picture 3" descr="Text&#10;&#10;AI-generated content may be incorrect."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
@@ -2646,51 +2757,51 @@
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2286000" cy="575098"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="35683077" w14:textId="351326E6" w:rsidR="0017740C" w:rsidRDefault="0017740C" w:rsidP="0017740C">
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:pPr>
     <w:bookmarkStart w:id="0" w:name="_Hlk210127077"/>
     <w:bookmarkStart w:id="1" w:name="_Hlk210127078"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3AC823E4" wp14:editId="7A54730F">
           <wp:extent cx="2286000" cy="575094"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1874980785" name="Picture 2"/>
           <wp:cNvGraphicFramePr>
@@ -2736,51 +2847,51 @@
   <w:p w14:paraId="21F6241F" w14:textId="136BD8FF" w:rsidR="00B7445D" w:rsidRPr="008D691B" w:rsidRDefault="009834A2" w:rsidP="008D691B">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t>Sex Trafficking Facility Designation Application</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C5962B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="975402F4"/>
     <w:lvl w:ilvl="0" w:tplc="FD0A1054">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -2999,50 +3110,139 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="13E44939"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="975402F4"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1869189F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D70F0E8"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3084,51 +3284,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="216E29F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B41C24E6"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3197,51 +3397,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="21C95463"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0736F95C"/>
     <w:lvl w:ilvl="0" w:tplc="D3F264BE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -3287,51 +3487,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22647BB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="45FAD9F2"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3373,51 +3573,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="231F055F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="73782FBE"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3459,51 +3659,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2AA95750"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DC0E843A"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -3548,51 +3748,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D50164E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D70F0E8"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3634,51 +3834,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="30AE37AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AFE21EDE"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3747,51 +3947,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35750AE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BEBCB7F0"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3833,51 +4033,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="368427A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="96AE09FC"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3919,51 +4119,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E824862"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9F2CDAD4"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4005,51 +4205,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="424A4CEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5D7CF664"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4118,51 +4318,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="434333B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="506EE428"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4231,51 +4431,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E107F4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7A64B22E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4344,51 +4544,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="579A06F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="45FAD9F2"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4430,51 +4630,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5BD0750C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="54D4D9F0"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4543,51 +4743,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61EF67EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="129A203A"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4629,51 +4829,140 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62E12CF5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D9B20880"/>
+    <w:lvl w:ilvl="0" w:tplc="518CB8FC">
+      <w:start w:val="8"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69070A6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="528EAC8E"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4715,51 +5004,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69AE0D76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="17AA3978"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4828,51 +5117,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B265BEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="45FAD9F2"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4914,51 +5203,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71772E19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0736F95C"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -5004,51 +5293,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="728F34A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="73782FBE"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5090,51 +5379,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76974937"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="846A6862"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5176,51 +5465,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76B96CB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6024A962"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5289,51 +5578,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79A46766"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="ECA05A02"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -5403,189 +5692,196 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="607085234">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1375614466">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1056776857">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1586065326">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="462619331">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1067535733">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="757560940">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="442119131">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1056776857">
-[...16 lines deleted...]
-  </w:num>
   <w:num w:numId="9" w16cid:durableId="374044371">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1890263214">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="128785939">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1322537988">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1624342299">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1500534122">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="2001421516">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1624195615">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1076588963">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="782576297">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="262148325">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="147402185">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1275943686">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="1076588963">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="22" w16cid:durableId="1326472720">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="782576297">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="23" w16cid:durableId="1753888747">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="262148325">
-[...5 lines deleted...]
-  <w:num w:numId="21" w16cid:durableId="1275943686">
+  <w:num w:numId="24" w16cid:durableId="1064337353">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="1326472720">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="25" w16cid:durableId="294411558">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="2102557451">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1648432129">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1297878479">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1162162695">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="538712481">
+    <w:abstractNumId w:val="21"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="5lLUrf83368nf+FdG5bHNMfhnxr+GVcsni6ys1ze8+wDhmzDd45g4nt0gpyKv0sSjQn2krPY1bJA6F7axpr6yg==" w:salt="JjmpIq9+XLgHgB33wNl3Cw=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="9crd2303s+4E2pyiP72HQBkWT2qn4rZYLW1qmHRQRrJxKIQWI8n8MGYlYvrLPWmEZ74FfWGzya5KSwubEEK71w==" w:salt="L0OuYP/I8G9UnvbYVoIqSw=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003D1A7F"/>
     <w:rsid w:val="00001A3D"/>
     <w:rsid w:val="000022BE"/>
     <w:rsid w:val="00003B22"/>
     <w:rsid w:val="00006458"/>
     <w:rsid w:val="00006A8F"/>
     <w:rsid w:val="00006C9D"/>
     <w:rsid w:val="0001108F"/>
     <w:rsid w:val="000110FA"/>
     <w:rsid w:val="00011AD8"/>
     <w:rsid w:val="000120FC"/>
     <w:rsid w:val="000174A2"/>
     <w:rsid w:val="0002018E"/>
     <w:rsid w:val="0002142D"/>
     <w:rsid w:val="00023CEA"/>
     <w:rsid w:val="00024451"/>
     <w:rsid w:val="0002474C"/>
     <w:rsid w:val="00025666"/>
     <w:rsid w:val="00025ECF"/>
     <w:rsid w:val="00033B30"/>
     <w:rsid w:val="00034E45"/>
     <w:rsid w:val="00035124"/>
     <w:rsid w:val="000358B6"/>
     <w:rsid w:val="00035A2E"/>
+    <w:rsid w:val="000375EC"/>
     <w:rsid w:val="00042432"/>
     <w:rsid w:val="000448F0"/>
     <w:rsid w:val="000459D1"/>
     <w:rsid w:val="00045F78"/>
     <w:rsid w:val="00045FB6"/>
     <w:rsid w:val="0005004D"/>
     <w:rsid w:val="00050AE2"/>
     <w:rsid w:val="00051D5B"/>
     <w:rsid w:val="000529E1"/>
     <w:rsid w:val="00053C26"/>
     <w:rsid w:val="0005628F"/>
     <w:rsid w:val="00057973"/>
     <w:rsid w:val="00057D1A"/>
     <w:rsid w:val="0006336E"/>
     <w:rsid w:val="00064DB2"/>
     <w:rsid w:val="00070A82"/>
     <w:rsid w:val="00070B8F"/>
     <w:rsid w:val="00072D13"/>
     <w:rsid w:val="00072F43"/>
     <w:rsid w:val="0007318A"/>
     <w:rsid w:val="00074D1A"/>
     <w:rsid w:val="000861A5"/>
     <w:rsid w:val="00091000"/>
     <w:rsid w:val="0009215F"/>
     <w:rsid w:val="000921DE"/>
@@ -5669,50 +5965,51 @@
     <w:rsid w:val="00182169"/>
     <w:rsid w:val="00184911"/>
     <w:rsid w:val="00184AFB"/>
     <w:rsid w:val="00186AB1"/>
     <w:rsid w:val="00186C58"/>
     <w:rsid w:val="00187C0D"/>
     <w:rsid w:val="00190A18"/>
     <w:rsid w:val="00190CB9"/>
     <w:rsid w:val="00190D29"/>
     <w:rsid w:val="00191702"/>
     <w:rsid w:val="001926FE"/>
     <w:rsid w:val="0019338B"/>
     <w:rsid w:val="00193DB6"/>
     <w:rsid w:val="001947D5"/>
     <w:rsid w:val="001966D6"/>
     <w:rsid w:val="00197C31"/>
     <w:rsid w:val="00197F60"/>
     <w:rsid w:val="001A012B"/>
     <w:rsid w:val="001A1BA3"/>
     <w:rsid w:val="001A1BD8"/>
     <w:rsid w:val="001A1D10"/>
     <w:rsid w:val="001A5A9C"/>
     <w:rsid w:val="001A7F23"/>
     <w:rsid w:val="001A7F3B"/>
     <w:rsid w:val="001B022E"/>
+    <w:rsid w:val="001B2AC0"/>
     <w:rsid w:val="001B3F67"/>
     <w:rsid w:val="001B6103"/>
     <w:rsid w:val="001C1742"/>
     <w:rsid w:val="001C1D3D"/>
     <w:rsid w:val="001C3E56"/>
     <w:rsid w:val="001C4E01"/>
     <w:rsid w:val="001D0CA1"/>
     <w:rsid w:val="001D0D31"/>
     <w:rsid w:val="001D3057"/>
     <w:rsid w:val="001E08BD"/>
     <w:rsid w:val="001E2B7F"/>
     <w:rsid w:val="001E6261"/>
     <w:rsid w:val="001F02D5"/>
     <w:rsid w:val="001F131B"/>
     <w:rsid w:val="001F1CB4"/>
     <w:rsid w:val="001F2826"/>
     <w:rsid w:val="001F6F34"/>
     <w:rsid w:val="00201A90"/>
     <w:rsid w:val="00203596"/>
     <w:rsid w:val="00212B30"/>
     <w:rsid w:val="00212EDB"/>
     <w:rsid w:val="00214285"/>
     <w:rsid w:val="00214983"/>
     <w:rsid w:val="00216D00"/>
     <w:rsid w:val="002215F8"/>
@@ -5970,50 +6267,51 @@
     <w:rsid w:val="00535CD5"/>
     <w:rsid w:val="00537859"/>
     <w:rsid w:val="00540485"/>
     <w:rsid w:val="00541CD2"/>
     <w:rsid w:val="00541DC5"/>
     <w:rsid w:val="00544E0C"/>
     <w:rsid w:val="005456D2"/>
     <w:rsid w:val="00546D45"/>
     <w:rsid w:val="005500BA"/>
     <w:rsid w:val="00550DE9"/>
     <w:rsid w:val="00556085"/>
     <w:rsid w:val="00556BFD"/>
     <w:rsid w:val="005575DA"/>
     <w:rsid w:val="00563DD3"/>
     <w:rsid w:val="005643C2"/>
     <w:rsid w:val="00564860"/>
     <w:rsid w:val="00564C3B"/>
     <w:rsid w:val="00565BBE"/>
     <w:rsid w:val="005662AB"/>
     <w:rsid w:val="00566C85"/>
     <w:rsid w:val="00567EA7"/>
     <w:rsid w:val="00571726"/>
     <w:rsid w:val="005718F3"/>
     <w:rsid w:val="00571B66"/>
     <w:rsid w:val="00572C6E"/>
+    <w:rsid w:val="00572E7A"/>
     <w:rsid w:val="00572F54"/>
     <w:rsid w:val="005731DB"/>
     <w:rsid w:val="005748BC"/>
     <w:rsid w:val="00575512"/>
     <w:rsid w:val="00575AFB"/>
     <w:rsid w:val="00575CFA"/>
     <w:rsid w:val="0058065A"/>
     <w:rsid w:val="005810C2"/>
     <w:rsid w:val="0058272B"/>
     <w:rsid w:val="00584AD0"/>
     <w:rsid w:val="00585B2D"/>
     <w:rsid w:val="00586FE3"/>
     <w:rsid w:val="005973CE"/>
     <w:rsid w:val="005A2D5A"/>
     <w:rsid w:val="005A3A90"/>
     <w:rsid w:val="005A4503"/>
     <w:rsid w:val="005A5601"/>
     <w:rsid w:val="005A5745"/>
     <w:rsid w:val="005A5F22"/>
     <w:rsid w:val="005A7816"/>
     <w:rsid w:val="005B0A69"/>
     <w:rsid w:val="005B1D06"/>
     <w:rsid w:val="005B1FEC"/>
     <w:rsid w:val="005B5D45"/>
     <w:rsid w:val="005C084E"/>
@@ -6063,50 +6361,51 @@
     <w:rsid w:val="006475FB"/>
     <w:rsid w:val="00647D12"/>
     <w:rsid w:val="006504A1"/>
     <w:rsid w:val="006515AF"/>
     <w:rsid w:val="006523C6"/>
     <w:rsid w:val="00653A1F"/>
     <w:rsid w:val="00654022"/>
     <w:rsid w:val="006559B5"/>
     <w:rsid w:val="00656F80"/>
     <w:rsid w:val="006571CD"/>
     <w:rsid w:val="00662571"/>
     <w:rsid w:val="006633E7"/>
     <w:rsid w:val="00665280"/>
     <w:rsid w:val="00670666"/>
     <w:rsid w:val="00670B80"/>
     <w:rsid w:val="006715EC"/>
     <w:rsid w:val="0067261D"/>
     <w:rsid w:val="0067339C"/>
     <w:rsid w:val="00681536"/>
     <w:rsid w:val="00682718"/>
     <w:rsid w:val="00682CFC"/>
     <w:rsid w:val="00684419"/>
     <w:rsid w:val="00684DEC"/>
     <w:rsid w:val="006852C3"/>
     <w:rsid w:val="00686E9F"/>
+    <w:rsid w:val="00687461"/>
     <w:rsid w:val="0069052B"/>
     <w:rsid w:val="00690A14"/>
     <w:rsid w:val="00691E17"/>
     <w:rsid w:val="00692AD4"/>
     <w:rsid w:val="00693724"/>
     <w:rsid w:val="00695B70"/>
     <w:rsid w:val="00695F98"/>
     <w:rsid w:val="006A0FBC"/>
     <w:rsid w:val="006A1E10"/>
     <w:rsid w:val="006A1ED4"/>
     <w:rsid w:val="006A1FAB"/>
     <w:rsid w:val="006A200F"/>
     <w:rsid w:val="006A2383"/>
     <w:rsid w:val="006A4BE1"/>
     <w:rsid w:val="006A700C"/>
     <w:rsid w:val="006B035D"/>
     <w:rsid w:val="006B065A"/>
     <w:rsid w:val="006B1496"/>
     <w:rsid w:val="006B4440"/>
     <w:rsid w:val="006B4EE0"/>
     <w:rsid w:val="006B50C5"/>
     <w:rsid w:val="006C2D9D"/>
     <w:rsid w:val="006C37B3"/>
     <w:rsid w:val="006C3D08"/>
     <w:rsid w:val="006C55CD"/>
@@ -6196,62 +6495,64 @@
     <w:rsid w:val="00801F85"/>
     <w:rsid w:val="008035C0"/>
     <w:rsid w:val="00803AAD"/>
     <w:rsid w:val="008041B1"/>
     <w:rsid w:val="008047E7"/>
     <w:rsid w:val="00806531"/>
     <w:rsid w:val="00806F29"/>
     <w:rsid w:val="00807CC1"/>
     <w:rsid w:val="00807DF4"/>
     <w:rsid w:val="008123F1"/>
     <w:rsid w:val="00815073"/>
     <w:rsid w:val="00815690"/>
     <w:rsid w:val="0081602C"/>
     <w:rsid w:val="00816353"/>
     <w:rsid w:val="008165FC"/>
     <w:rsid w:val="008179AE"/>
     <w:rsid w:val="0082004B"/>
     <w:rsid w:val="008203B2"/>
     <w:rsid w:val="00821566"/>
     <w:rsid w:val="00821648"/>
     <w:rsid w:val="00821D8F"/>
     <w:rsid w:val="00821E84"/>
     <w:rsid w:val="00822745"/>
     <w:rsid w:val="00825761"/>
     <w:rsid w:val="008272A2"/>
+    <w:rsid w:val="008307A4"/>
     <w:rsid w:val="00830A21"/>
     <w:rsid w:val="008316B8"/>
     <w:rsid w:val="008324D1"/>
     <w:rsid w:val="008333FB"/>
     <w:rsid w:val="0083359A"/>
     <w:rsid w:val="00836FB3"/>
     <w:rsid w:val="00841D0A"/>
     <w:rsid w:val="0084340F"/>
     <w:rsid w:val="00844F7C"/>
     <w:rsid w:val="0084596B"/>
     <w:rsid w:val="008460FF"/>
     <w:rsid w:val="0084757D"/>
+    <w:rsid w:val="00850DBF"/>
     <w:rsid w:val="00853328"/>
     <w:rsid w:val="0085441D"/>
     <w:rsid w:val="00854CC7"/>
     <w:rsid w:val="00855BE6"/>
     <w:rsid w:val="008565F7"/>
     <w:rsid w:val="00857936"/>
     <w:rsid w:val="00857B3C"/>
     <w:rsid w:val="008605DF"/>
     <w:rsid w:val="00860F08"/>
     <w:rsid w:val="00862A5D"/>
     <w:rsid w:val="008635A2"/>
     <w:rsid w:val="008637D4"/>
     <w:rsid w:val="008652AE"/>
     <w:rsid w:val="008674CE"/>
     <w:rsid w:val="008677D1"/>
     <w:rsid w:val="008679B0"/>
     <w:rsid w:val="00870F1D"/>
     <w:rsid w:val="00873A99"/>
     <w:rsid w:val="008762DA"/>
     <w:rsid w:val="00881CF5"/>
     <w:rsid w:val="00881F51"/>
     <w:rsid w:val="00882477"/>
     <w:rsid w:val="008836E9"/>
     <w:rsid w:val="00883C0B"/>
     <w:rsid w:val="00883CCD"/>
@@ -6411,97 +6712,101 @@
     <w:rsid w:val="00A545F7"/>
     <w:rsid w:val="00A57937"/>
     <w:rsid w:val="00A61F39"/>
     <w:rsid w:val="00A62CDC"/>
     <w:rsid w:val="00A65CC3"/>
     <w:rsid w:val="00A66506"/>
     <w:rsid w:val="00A719AF"/>
     <w:rsid w:val="00A72D20"/>
     <w:rsid w:val="00A72D72"/>
     <w:rsid w:val="00A72EFE"/>
     <w:rsid w:val="00A768E2"/>
     <w:rsid w:val="00A7716C"/>
     <w:rsid w:val="00A805E2"/>
     <w:rsid w:val="00A819C6"/>
     <w:rsid w:val="00A82713"/>
     <w:rsid w:val="00A82B79"/>
     <w:rsid w:val="00A83775"/>
     <w:rsid w:val="00A84CA0"/>
     <w:rsid w:val="00A85A8B"/>
     <w:rsid w:val="00A8784D"/>
     <w:rsid w:val="00A9096B"/>
     <w:rsid w:val="00A91F73"/>
     <w:rsid w:val="00A92887"/>
     <w:rsid w:val="00A93D94"/>
     <w:rsid w:val="00A941C7"/>
+    <w:rsid w:val="00A953EE"/>
     <w:rsid w:val="00AA240F"/>
     <w:rsid w:val="00AA542D"/>
     <w:rsid w:val="00AA5E53"/>
     <w:rsid w:val="00AA6951"/>
     <w:rsid w:val="00AB0B73"/>
     <w:rsid w:val="00AB1C5A"/>
     <w:rsid w:val="00AB2B54"/>
     <w:rsid w:val="00AB55E4"/>
     <w:rsid w:val="00AC2192"/>
     <w:rsid w:val="00AC4524"/>
     <w:rsid w:val="00AC48B8"/>
     <w:rsid w:val="00AD03D4"/>
     <w:rsid w:val="00AD71FB"/>
     <w:rsid w:val="00AE47AE"/>
     <w:rsid w:val="00AE4C39"/>
     <w:rsid w:val="00AE55E0"/>
     <w:rsid w:val="00AE6F68"/>
     <w:rsid w:val="00AE72A8"/>
     <w:rsid w:val="00AE79D5"/>
     <w:rsid w:val="00AF10AA"/>
     <w:rsid w:val="00AF2951"/>
     <w:rsid w:val="00AF3C38"/>
     <w:rsid w:val="00AF4AE0"/>
     <w:rsid w:val="00B00B53"/>
     <w:rsid w:val="00B01A74"/>
     <w:rsid w:val="00B0382D"/>
     <w:rsid w:val="00B0521A"/>
     <w:rsid w:val="00B05C45"/>
     <w:rsid w:val="00B06C31"/>
     <w:rsid w:val="00B0774A"/>
     <w:rsid w:val="00B10439"/>
     <w:rsid w:val="00B1052B"/>
     <w:rsid w:val="00B113E2"/>
     <w:rsid w:val="00B122DA"/>
     <w:rsid w:val="00B13D81"/>
     <w:rsid w:val="00B147DC"/>
     <w:rsid w:val="00B179D9"/>
     <w:rsid w:val="00B22411"/>
     <w:rsid w:val="00B22A3F"/>
     <w:rsid w:val="00B22FE0"/>
     <w:rsid w:val="00B24CAF"/>
     <w:rsid w:val="00B26A81"/>
     <w:rsid w:val="00B26A98"/>
     <w:rsid w:val="00B313FC"/>
+    <w:rsid w:val="00B329DC"/>
     <w:rsid w:val="00B34A5B"/>
     <w:rsid w:val="00B372BE"/>
     <w:rsid w:val="00B408CE"/>
+    <w:rsid w:val="00B4315E"/>
+    <w:rsid w:val="00B4320B"/>
     <w:rsid w:val="00B443C6"/>
     <w:rsid w:val="00B44A7F"/>
     <w:rsid w:val="00B46729"/>
     <w:rsid w:val="00B47F3F"/>
     <w:rsid w:val="00B518D7"/>
     <w:rsid w:val="00B534E8"/>
     <w:rsid w:val="00B55F7A"/>
     <w:rsid w:val="00B57F14"/>
     <w:rsid w:val="00B65315"/>
     <w:rsid w:val="00B65C9F"/>
     <w:rsid w:val="00B66632"/>
     <w:rsid w:val="00B70C5F"/>
     <w:rsid w:val="00B714C9"/>
     <w:rsid w:val="00B73448"/>
     <w:rsid w:val="00B7445D"/>
     <w:rsid w:val="00B75681"/>
     <w:rsid w:val="00B7690C"/>
     <w:rsid w:val="00B77722"/>
     <w:rsid w:val="00B80786"/>
     <w:rsid w:val="00B8236B"/>
     <w:rsid w:val="00B823DF"/>
     <w:rsid w:val="00B824DE"/>
     <w:rsid w:val="00B84949"/>
     <w:rsid w:val="00B84C74"/>
     <w:rsid w:val="00B85891"/>
@@ -6561,84 +6866,86 @@
     <w:rsid w:val="00C13BCF"/>
     <w:rsid w:val="00C13C9B"/>
     <w:rsid w:val="00C151E3"/>
     <w:rsid w:val="00C167BE"/>
     <w:rsid w:val="00C17F47"/>
     <w:rsid w:val="00C2073D"/>
     <w:rsid w:val="00C216D6"/>
     <w:rsid w:val="00C24194"/>
     <w:rsid w:val="00C24802"/>
     <w:rsid w:val="00C2569B"/>
     <w:rsid w:val="00C25B01"/>
     <w:rsid w:val="00C26B45"/>
     <w:rsid w:val="00C343A0"/>
     <w:rsid w:val="00C4041E"/>
     <w:rsid w:val="00C41BDF"/>
     <w:rsid w:val="00C424FC"/>
     <w:rsid w:val="00C42C8F"/>
     <w:rsid w:val="00C43893"/>
     <w:rsid w:val="00C45759"/>
     <w:rsid w:val="00C47DA8"/>
     <w:rsid w:val="00C47DB0"/>
     <w:rsid w:val="00C5276F"/>
     <w:rsid w:val="00C53E26"/>
     <w:rsid w:val="00C54727"/>
     <w:rsid w:val="00C56C7B"/>
+    <w:rsid w:val="00C57E3F"/>
     <w:rsid w:val="00C6028B"/>
     <w:rsid w:val="00C61A8F"/>
     <w:rsid w:val="00C6249F"/>
     <w:rsid w:val="00C63837"/>
     <w:rsid w:val="00C648E0"/>
     <w:rsid w:val="00C66446"/>
     <w:rsid w:val="00C6672D"/>
     <w:rsid w:val="00C67BEC"/>
     <w:rsid w:val="00C67CB2"/>
     <w:rsid w:val="00C7170A"/>
     <w:rsid w:val="00C7460F"/>
     <w:rsid w:val="00C809F0"/>
     <w:rsid w:val="00C818F9"/>
     <w:rsid w:val="00C81D91"/>
     <w:rsid w:val="00C84C48"/>
     <w:rsid w:val="00C86463"/>
     <w:rsid w:val="00C8738B"/>
     <w:rsid w:val="00C874D6"/>
     <w:rsid w:val="00C91640"/>
     <w:rsid w:val="00C9656E"/>
     <w:rsid w:val="00CA06D6"/>
     <w:rsid w:val="00CA127A"/>
     <w:rsid w:val="00CA2728"/>
     <w:rsid w:val="00CA2DE6"/>
     <w:rsid w:val="00CA5933"/>
     <w:rsid w:val="00CA6A2F"/>
     <w:rsid w:val="00CA6F63"/>
     <w:rsid w:val="00CB0B82"/>
     <w:rsid w:val="00CB34AE"/>
     <w:rsid w:val="00CB56CC"/>
     <w:rsid w:val="00CC0C54"/>
     <w:rsid w:val="00CC0D23"/>
     <w:rsid w:val="00CC573D"/>
     <w:rsid w:val="00CC630F"/>
+    <w:rsid w:val="00CC6DA2"/>
     <w:rsid w:val="00CC77DF"/>
     <w:rsid w:val="00CC7D5D"/>
     <w:rsid w:val="00CD07F3"/>
     <w:rsid w:val="00CD0CBB"/>
     <w:rsid w:val="00CD1F96"/>
     <w:rsid w:val="00CD255E"/>
     <w:rsid w:val="00CD5B93"/>
     <w:rsid w:val="00CD5F12"/>
     <w:rsid w:val="00CD6FDD"/>
     <w:rsid w:val="00CD7A7E"/>
     <w:rsid w:val="00CE165C"/>
     <w:rsid w:val="00CE1CC6"/>
     <w:rsid w:val="00CE28F0"/>
     <w:rsid w:val="00CE337E"/>
     <w:rsid w:val="00CE431A"/>
     <w:rsid w:val="00CE4CE2"/>
     <w:rsid w:val="00CE51C9"/>
     <w:rsid w:val="00CE6418"/>
     <w:rsid w:val="00CF094D"/>
     <w:rsid w:val="00CF116A"/>
     <w:rsid w:val="00CF2DD9"/>
     <w:rsid w:val="00CF303E"/>
     <w:rsid w:val="00CF44CB"/>
     <w:rsid w:val="00CF5A0C"/>
     <w:rsid w:val="00D00653"/>
@@ -7404,50 +7711,51 @@
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="009D7815"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
@@ -7849,67 +8157,67 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1823737347">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CWpolicy@dhw.idaho.gov" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:FamilyFirstInquiry@dhw.idaho.gov" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="8104711B358040FFBFCC06003B6AD594"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F2A349B2-6777-4DD2-AEC0-6DB506551464}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="004976D6" w:rsidRDefault="004976D6" w:rsidP="004976D6">
           <w:pPr>
             <w:pStyle w:val="8104711B358040FFBFCC06003B6AD5941"/>
           </w:pPr>
           <w:r w:rsidRPr="00395DE1">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
@@ -8273,50 +8581,79 @@
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{0E786C19-BEA9-489C-B26D-061039C4684B}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="005D1927" w:rsidRDefault="005D1927" w:rsidP="005D1927">
           <w:pPr>
             <w:pStyle w:val="E6BBE31E38404A2EB36B3F44B694B531"/>
           </w:pPr>
           <w:r w:rsidRPr="00395DE1">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="7605CAB791B34780A94E2FD49A323D14"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{52FB221A-A79D-4B1D-A4BC-19D283103E3F}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00EB509C" w:rsidRDefault="00150C04" w:rsidP="00150C04">
+          <w:pPr>
+            <w:pStyle w:val="7605CAB791B34780A94E2FD49A323D14"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00395DE1">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -8345,100 +8682,104 @@
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:insDel="0" w:formatting="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004976D6"/>
+    <w:rsid w:val="000D4622"/>
+    <w:rsid w:val="00150C04"/>
     <w:rsid w:val="00273808"/>
     <w:rsid w:val="0032588B"/>
     <w:rsid w:val="003B251A"/>
     <w:rsid w:val="004976D6"/>
     <w:rsid w:val="0050305E"/>
     <w:rsid w:val="005D1927"/>
     <w:rsid w:val="00643036"/>
     <w:rsid w:val="008515CD"/>
     <w:rsid w:val="008F0BD4"/>
+    <w:rsid w:val="00B329DC"/>
     <w:rsid w:val="00BE251A"/>
     <w:rsid w:val="00C04B72"/>
+    <w:rsid w:val="00CC6DA2"/>
     <w:rsid w:val="00CF303E"/>
+    <w:rsid w:val="00EB509C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -8850,51 +9191,51 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="005D1927"/>
+    <w:rsid w:val="00150C04"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="0A5B0EB9304F49B5AB7B5C6B86D10FA0">
     <w:name w:val="0A5B0EB9304F49B5AB7B5C6B86D10FA0"/>
     <w:rsid w:val="004976D6"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="9981D39D30574EDCA9CFE65C974F6BCD">
     <w:name w:val="9981D39D30574EDCA9CFE65C974F6BCD"/>
     <w:rsid w:val="004976D6"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
@@ -9030,50 +9371,54 @@
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="5B5B69A0AA9A45B7B08674210D046BF61">
     <w:name w:val="5B5B69A0AA9A45B7B08674210D046BF61"/>
     <w:rsid w:val="004976D6"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="533FE24EB446411EA0C59DDF537F9109">
     <w:name w:val="533FE24EB446411EA0C59DDF537F9109"/>
     <w:rsid w:val="005D1927"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="E6BBE31E38404A2EB36B3F44B694B531">
     <w:name w:val="E6BBE31E38404A2EB36B3F44B694B531"/>
     <w:rsid w:val="005D1927"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7605CAB791B34780A94E2FD49A323D14">
+    <w:name w:val="7605CAB791B34780A94E2FD49A323D14"/>
+    <w:rsid w:val="00150C04"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
@@ -9353,50 +9698,64 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Team xmlns="57b9b1b0-2fb0-41fb-9be2-be310d3d2049">
+      <Value>QI</Value>
+    </Team>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101005DCBB83FF0F0954DAB05E7904E9B2589" ma:contentTypeVersion="5" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="c8201581e2aaca739aaa82d3091cb973">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="57b9b1b0-2fb0-41fb-9be2-be310d3d2049" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7d76308985cd7101b1099e6f435db4a3" ns2:_="">
     <xsd:import namespace="57b9b1b0-2fb0-41fb-9be2-be310d3d2049"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:Team" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="57b9b1b0-2fb0-41fb-9be2-be310d3d2049" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
@@ -9521,147 +9880,133 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4F585AEC-AAB2-41E3-96AC-A86EC9B1EACA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E2CBBA22-CC88-4D37-B377-1E44D5454CAB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="57b9b1b0-2fb0-41fb-9be2-be310d3d2049"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B555339B-E0D5-41B3-879A-8AE17774902A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="57b9b1b0-2fb0-41fb-9be2-be310d3d2049"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{38BD9BE1-F1E5-49BB-8720-A0B6D84DE9C3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-  </ds:schemaRefs>
-[...16 lines deleted...]
-    <ds:schemaRef ds:uri="57b9b1b0-2fb0-41fb-9be2-be310d3d2049"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>462</Words>
-  <Characters>2639</Characters>
+  <Words>496</Words>
+  <Characters>2832</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>21</Lines>
+  <Lines>23</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Facility Case Management Form_Final_v2</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3095</CharactersWithSpaces>
+  <CharactersWithSpaces>3322</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Facility Case Management Form_Final_v2</dc:title>
   <dc:subject/>
   <dc:creator>Raymer, Dustin - CO 5th</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101005DCBB83FF0F0954DAB05E7904E9B2589</vt:lpwstr>
   </property>